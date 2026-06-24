--- v0 (2026-03-10)
+++ v1 (2026-06-24)
@@ -39,214 +39,232 @@
         <w:gridCol w:w="2977"/>
         <w:gridCol w:w="236"/>
         <w:gridCol w:w="9787"/>
         <w:gridCol w:w="39"/>
         <w:gridCol w:w="197"/>
         <w:gridCol w:w="86"/>
         <w:gridCol w:w="2607"/>
         <w:gridCol w:w="522"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AC414F" w:rsidRPr="00401CCB" w14:paraId="75457DC7" w14:textId="77777777" w:rsidTr="00C03A81">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="890"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13039" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="00B5C6"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="00B5C6"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="00B5C6"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="00B5C6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="78ED0A6A" w14:textId="77777777" w:rsidR="00C03A81" w:rsidRPr="00A75B0C" w:rsidRDefault="00C03A81" w:rsidP="00C03A81">
+          <w:p w14:paraId="78ED0A6A" w14:textId="4CCE1609" w:rsidR="00C03A81" w:rsidRPr="00A75B0C" w:rsidRDefault="00C03A81" w:rsidP="00C03A81">
             <w:pPr>
               <w:pStyle w:val="Titre2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75B0C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>1.7 Mettre en œuvre la consolidation des savoirs fondamentaux</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="38B57DBE" w14:textId="77777777" w:rsidR="00C03A81" w:rsidRPr="0082427D" w:rsidRDefault="00C03A81" w:rsidP="00C03A81">
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB3437">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A75B0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>7 Mettre en œuvre la consolidation des savoirs fondamentaux</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38B57DBE" w14:textId="77777777" w:rsidR="00C03A81" w:rsidRPr="0082427D" w:rsidRDefault="00FB3437" w:rsidP="00C03A81">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="-99"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r w:rsidRPr="0082427D">
+              <w:r w:rsidR="00C03A81" w:rsidRPr="0082427D">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:t>Décret n°2009-148 du 10 février 2009</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="0082427D">
+            <w:r w:rsidR="00C03A81" w:rsidRPr="0082427D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">  relatif à l’organisation de la voie professionnelle. Vade-mecum Consolidation des acquis et</w:t>
             </w:r>
-            <w:r w:rsidRPr="0082427D">
+            <w:r w:rsidR="00C03A81" w:rsidRPr="0082427D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0082427D">
+            <w:r w:rsidR="00C03A81" w:rsidRPr="0082427D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Accompagnement Personnalisé sur</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r w:rsidRPr="0082427D">
+              <w:r w:rsidR="00C03A81" w:rsidRPr="0082427D">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
               <w:proofErr w:type="spellStart"/>
-              <w:r w:rsidRPr="0082427D">
+              <w:r w:rsidR="00C03A81" w:rsidRPr="0082427D">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:t>Eduscol</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
-              <w:r w:rsidRPr="0082427D">
+              <w:r w:rsidR="00C03A81" w:rsidRPr="0082427D">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. </w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="0082427D">
+            <w:r w:rsidR="00C03A81" w:rsidRPr="0082427D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r w:rsidRPr="0082427D">
+              <w:r w:rsidR="00C03A81" w:rsidRPr="0082427D">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:t>Arrêté modifié du 21 novembre 2018</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="0082427D">
+            <w:r w:rsidR="00C03A81" w:rsidRPr="0082427D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0082427D">
+            <w:r w:rsidR="00C03A81" w:rsidRPr="0082427D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">relatif aux enseignements dispensés dans les formations sous statut scolaire préparant au baccalauréat professionnel   </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r w:rsidRPr="0082427D">
+              <w:r w:rsidR="00C03A81" w:rsidRPr="0082427D">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:t>Arrêté modifié du 21 novembre 2018</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="0082427D">
+            <w:r w:rsidR="00C03A81" w:rsidRPr="0082427D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0082427D">
+            <w:r w:rsidR="00C03A81" w:rsidRPr="0082427D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>relatif aux enseignements dispensés dans les formations sous statut scolaire préparant au certificat d’aptitude professionnelle.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3B0F9B2F" w14:textId="42315094" w:rsidR="00127EA9" w:rsidRPr="00127EA9" w:rsidRDefault="00127EA9" w:rsidP="00357B12">
             <w:pPr>
               <w:pStyle w:val="Sansinterligne"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
@@ -827,61 +845,51 @@
               <w:t xml:space="preserve"> – Temps</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="39612CC8" w14:textId="77777777" w:rsidR="00C03A81" w:rsidRPr="00C03A81" w:rsidRDefault="00C03A81" w:rsidP="00C03A81">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="229"/>
               </w:tabs>
               <w:spacing w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C03A81">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Organisation pédagogique</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Organisation pédagogique </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="36409B4A" w14:textId="77777777" w:rsidR="00C03A81" w:rsidRPr="00C03A81" w:rsidRDefault="00C03A81" w:rsidP="00C03A81">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="229"/>
               </w:tabs>
               <w:spacing w:after="200"/>
               <w:ind w:left="87" w:hanging="122"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C03A81">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
@@ -1595,57 +1603,67 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="EE7444"/>
               </w:rPr>
               <w:t>Exemples</w:t>
             </w:r>
             <w:r w:rsidRPr="00401CCB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="EE7444"/>
               </w:rPr>
               <w:t xml:space="preserve"> d’indicateurs </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3C5CA21A" w14:textId="77777777" w:rsidR="004B73D9" w:rsidRPr="00401CCB" w:rsidRDefault="004B73D9" w:rsidP="007647F8">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:right="-91"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="EE7444"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00401CCB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="EE7444"/>
               </w:rPr>
-              <w:t>de suivi</w:t>
+              <w:t>de</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00401CCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="EE7444"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> suivi</w:t>
             </w:r>
             <w:r w:rsidRPr="00401CCB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="EE7444"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="35C7E7DB" w14:textId="77777777" w:rsidR="00C03A81" w:rsidRPr="00C03A81" w:rsidRDefault="00C03A81" w:rsidP="00C03A81">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="323"/>
               </w:tabs>
               <w:spacing w:after="60"/>
               <w:ind w:right="-88"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C03A81">
               <w:rPr>
@@ -2618,51 +2636,51 @@
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="699FFDCC" w14:textId="77777777" w:rsidR="00FB5AEE" w:rsidRDefault="00FB5AEE" w:rsidP="00FC266A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="3E30DE11" w14:textId="77777777" w:rsidR="00FB5AEE" w:rsidRDefault="00FB5AEE" w:rsidP="00FC266A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
@@ -5709,52 +5727,52 @@
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1573925523">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1765952454">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1761368826">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1481923160">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1433471959">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="933827900">
     <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="130"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FC266A"/>
     <w:rsid w:val="00013D86"/>
@@ -5781,63 +5799,65 @@
     <w:rsid w:val="00233826"/>
     <w:rsid w:val="00246FD9"/>
     <w:rsid w:val="002515C9"/>
     <w:rsid w:val="002838D7"/>
     <w:rsid w:val="00286C64"/>
     <w:rsid w:val="00287D65"/>
     <w:rsid w:val="002A5DE8"/>
     <w:rsid w:val="002B1FB6"/>
     <w:rsid w:val="00300E11"/>
     <w:rsid w:val="00335D4E"/>
     <w:rsid w:val="003426AD"/>
     <w:rsid w:val="00344CC4"/>
     <w:rsid w:val="0034592D"/>
     <w:rsid w:val="00357B12"/>
     <w:rsid w:val="003B2904"/>
     <w:rsid w:val="003F19AB"/>
     <w:rsid w:val="00401CCB"/>
     <w:rsid w:val="00436D64"/>
     <w:rsid w:val="00464261"/>
     <w:rsid w:val="00484223"/>
     <w:rsid w:val="004B62D6"/>
     <w:rsid w:val="004B73D9"/>
     <w:rsid w:val="004C5166"/>
     <w:rsid w:val="004D6944"/>
     <w:rsid w:val="00513EC2"/>
+    <w:rsid w:val="00527C12"/>
     <w:rsid w:val="0055112B"/>
     <w:rsid w:val="005D2F6B"/>
     <w:rsid w:val="00635F81"/>
     <w:rsid w:val="00640C67"/>
     <w:rsid w:val="0065494F"/>
     <w:rsid w:val="00660471"/>
     <w:rsid w:val="00662A18"/>
     <w:rsid w:val="00670AE4"/>
     <w:rsid w:val="00693520"/>
     <w:rsid w:val="006A784C"/>
     <w:rsid w:val="006B3050"/>
     <w:rsid w:val="006C2652"/>
     <w:rsid w:val="006C3AA4"/>
+    <w:rsid w:val="006D29C1"/>
     <w:rsid w:val="006F1317"/>
     <w:rsid w:val="007256F1"/>
     <w:rsid w:val="0074412C"/>
     <w:rsid w:val="00760771"/>
     <w:rsid w:val="007647F8"/>
     <w:rsid w:val="00765749"/>
     <w:rsid w:val="007B5ED0"/>
     <w:rsid w:val="00816F70"/>
     <w:rsid w:val="00817537"/>
     <w:rsid w:val="00830716"/>
     <w:rsid w:val="00834341"/>
     <w:rsid w:val="008477D1"/>
     <w:rsid w:val="00863C62"/>
     <w:rsid w:val="008702A8"/>
     <w:rsid w:val="0087071A"/>
     <w:rsid w:val="00871D88"/>
     <w:rsid w:val="0087536D"/>
     <w:rsid w:val="008C62CE"/>
     <w:rsid w:val="008F3D0F"/>
     <w:rsid w:val="008F4D8F"/>
     <w:rsid w:val="00902070"/>
     <w:rsid w:val="00905628"/>
     <w:rsid w:val="00935DEE"/>
     <w:rsid w:val="00993767"/>
     <w:rsid w:val="009A7ECE"/>
@@ -5866,50 +5886,51 @@
     <w:rsid w:val="00C03A81"/>
     <w:rsid w:val="00C23442"/>
     <w:rsid w:val="00C73334"/>
     <w:rsid w:val="00CA7A6B"/>
     <w:rsid w:val="00CC73DE"/>
     <w:rsid w:val="00CC79D9"/>
     <w:rsid w:val="00CF60FD"/>
     <w:rsid w:val="00D00107"/>
     <w:rsid w:val="00D04DB2"/>
     <w:rsid w:val="00D403B1"/>
     <w:rsid w:val="00D4569F"/>
     <w:rsid w:val="00D468E4"/>
     <w:rsid w:val="00D603CE"/>
     <w:rsid w:val="00D7761A"/>
     <w:rsid w:val="00DB56D0"/>
     <w:rsid w:val="00E033AF"/>
     <w:rsid w:val="00E368D5"/>
     <w:rsid w:val="00E67071"/>
     <w:rsid w:val="00E92E4C"/>
     <w:rsid w:val="00F025EA"/>
     <w:rsid w:val="00F079D0"/>
     <w:rsid w:val="00F5376E"/>
     <w:rsid w:val="00F70AC2"/>
     <w:rsid w:val="00F75259"/>
     <w:rsid w:val="00FB0D15"/>
+    <w:rsid w:val="00FB3437"/>
     <w:rsid w:val="00FB5AEE"/>
     <w:rsid w:val="00FC266A"/>
     <w:rsid w:val="00FE19B6"/>
     <w:rsid w:val="00FF44CD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
@@ -6360,50 +6381,51 @@
     <w:qFormat/>
     <w:rsid w:val="00FC266A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="80" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="737" w:hanging="737"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="00B5C6"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="26"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre2Car">
     <w:name w:val="Titre 2 Car"/>
@@ -6975,64 +6997,64 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{398CF2DD-176E-44D6-ADBD-59E08BA67770}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>804</Words>
-  <Characters>4423</Characters>
+  <Characters>4424</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>36</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Ministere de l'Education Nationale</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5217</CharactersWithSpaces>
+  <CharactersWithSpaces>5218</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>DGESCO A22</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>